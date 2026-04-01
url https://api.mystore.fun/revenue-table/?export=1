--- v0 (2026-02-05)
+++ v1 (2026-04-01)
@@ -414,67 +414,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B86"/>
+  <dimension ref="A1:B122"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Total (CFA)</t>
+          <t>Total (CFA) - Comptabilité générale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>2 315 000,72</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2025-09-02</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>220 000,05</t>
         </is>
@@ -1451,81 +1451,513 @@
           <t>10 000,00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>2026-02-03</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>1 375 000,00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>2026-02-04</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>130 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>2026-02-05</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>595 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>2026-02-07</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>5 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>2026-02-09</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>115 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>2026-02-10</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>120 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2026-02-11</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>1 150 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>50 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>2026-02-17</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>20 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>25 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>82 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>103 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>22 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>37 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>60 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>18 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>394 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>53 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>126 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>71 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>35 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>19 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>133 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>60 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>86 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>16 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>80 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>1 181 900,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>3 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>39 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>1 681 900,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>75 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>33 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>2 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>560 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>13 500,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>11 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>610 000,00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Mois</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Total (CFA)</t>
+          <t>Total (CFA) - Comptabilité générale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2025-09</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>9 455 000,77</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2025-10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>8 729 000,00</t>
         </is>
@@ -1553,103 +1985,115 @@
         <is>
           <t>2 762 500,40</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>2026-01</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>2 527 000,00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>2026-02</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>1 515 000,00</t>
+          <t>3 899 000,00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>2026-03</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>5 304 300,00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Année</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Total (CFA)</t>
+          <t>Total (CFA) - Comptabilité générale</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>22 610 501,22</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>4 042 000,00</t>
+          <t>11 730 300,00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>